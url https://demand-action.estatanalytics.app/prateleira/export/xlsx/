--- v0 (2026-04-15)
+++ v1 (2026-06-10)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="60" windowWidth="20115" windowHeight="7755"/>
   </bookViews>
   <sheets>
-    <sheet name="prateleiras_2026-04-15" sheetId="1" r:id="rId1"/>
+    <sheet name="prateleiras_2026-06-10" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac"/>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" />
     
     
 </Relationships> 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
@@ -60,155 +60,185 @@
           <t xml:space="preserve">id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">product_id</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">reposition_id</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">consume_id</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">calc_model</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
+          <t xml:space="preserve">created</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">valid_from</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">valid_to</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">is_current</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">created_by</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">change_reason</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
           <t xml:space="preserve">reserva_historico</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">inicio_reserva</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">fim_reserva</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira1</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira2</t>
         </is>
       </c>
-      <c r="K1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira3</t>
         </is>
       </c>
-      <c r="L1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira4</t>
         </is>
       </c>
-      <c r="M1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira5</t>
         </is>
       </c>
-      <c r="N1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira6</t>
         </is>
       </c>
-      <c r="O1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira7</t>
         </is>
       </c>
-      <c r="P1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira8</t>
         </is>
       </c>
-      <c r="Q1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira9</t>
         </is>
       </c>
-      <c r="R1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira10</t>
         </is>
       </c>
-      <c r="S1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira11</t>
         </is>
       </c>
-      <c r="T1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira12</t>
         </is>
       </c>
-      <c r="U1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira13</t>
         </is>
       </c>
-      <c r="V1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira14</t>
         </is>
       </c>
-      <c r="W1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t xml:space="preserve">prateleira15</t>
         </is>
       </c>
     </row>
   </sheetData>
     None
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>prateleiras_2026-04-15</vt:lpstr>
+      <vt:lpstr>prateleiras_2026-06-10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PyExcelerate</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>